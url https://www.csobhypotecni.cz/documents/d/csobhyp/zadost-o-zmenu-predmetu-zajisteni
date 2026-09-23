--- v0 (2025-10-06)
+++ v1 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9980" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6124"/>
         <w:gridCol w:w="3856"/>
       </w:tblGrid>
       <w:tr w:rsidR="00660A21" w14:paraId="74DF856C" w14:textId="77777777" w:rsidTr="002D6B0A">
@@ -674,51 +674,51 @@
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060461E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>novým Předmětem zajištění</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006663A3" w:rsidRPr="0060461E" w14:paraId="74DF858D" w14:textId="77777777" w:rsidTr="006663A3">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF858A" w14:textId="7B7697FA" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="00C37026" w:rsidP="006663A3">
+          <w:p w14:paraId="74DF858A" w14:textId="7B7697FA" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="008A62A5" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Predsazen"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2118024443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA40C6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -762,72 +762,70 @@
           <w:p w14:paraId="74DF858B" w14:textId="77777777" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="006663A3" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Normlnmodr"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74DF858C" w14:textId="77777777" w:rsidR="006663A3" w:rsidRPr="00747C44" w:rsidRDefault="006663A3" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Normlnmodr"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00747C44">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006663A3" w:rsidRPr="0060461E" w14:paraId="74DF8591" w14:textId="77777777" w:rsidTr="006663A3">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF858E" w14:textId="13B27DC7" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="00C37026" w:rsidP="006663A3">
+          <w:p w14:paraId="74DF858E" w14:textId="13B27DC7" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="008A62A5" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Predsazen"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1933108286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA40C6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -871,51 +869,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74DF8590" w14:textId="77777777" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="006663A3" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Normlnmodr"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006663A3" w:rsidRPr="0060461E" w14:paraId="74DF8595" w14:textId="77777777" w:rsidTr="006663A3">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF8592" w14:textId="5C32958A" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="00C37026" w:rsidP="006663A3">
+          <w:p w14:paraId="74DF8592" w14:textId="5C32958A" w:rsidR="006663A3" w:rsidRPr="0060461E" w:rsidRDefault="008A62A5" w:rsidP="006663A3">
             <w:pPr>
               <w:pStyle w:val="Predsazen"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-187296380"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DA40C6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1446,68 +1444,59 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3E0519" w14:textId="1D524725" w:rsidR="00AC1DEB" w:rsidRDefault="00CF19C5">
       <w:pPr>
         <w:pStyle w:val="Odrazky"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Průkaz energetické náročnosti budovy</w:t>
       </w:r>
       <w:r w:rsidR="00105FBF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pokud ho máte k </w:t>
-[...7 lines deleted...]
-        <w:t>dispozici)</w:t>
+        <w:t xml:space="preserve"> (pokud ho máte k dispozici)</w:t>
       </w:r>
       <w:r w:rsidR="00AC1DEB" w:rsidRPr="0060461E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB6F9E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76117E46" w14:textId="788028B6" w:rsidR="00AC1DEB" w:rsidRPr="00C54721" w:rsidRDefault="00A141EF" w:rsidP="00C54721">
       <w:pPr>
         <w:pStyle w:val="Predsazen"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54721">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -1607,51 +1596,51 @@
       </w:r>
       <w:r w:rsidR="00A141EF" w:rsidRPr="00AC1DEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC1DEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V případě, že si přejete tuto možnost využít, prosím zaškrtněte:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DF85AD" w14:textId="77777777" w:rsidR="00A141EF" w:rsidRPr="0060461E" w:rsidRDefault="00A141EF" w:rsidP="00A141EF">
       <w:pPr>
         <w:pStyle w:val="Predsazen"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74DF85AE" w14:textId="33A27F04" w:rsidR="00C76A20" w:rsidRPr="0060461E" w:rsidRDefault="00C37026" w:rsidP="00AC1DEB">
+    <w:p w14:paraId="74DF85AE" w14:textId="33A27F04" w:rsidR="00C76A20" w:rsidRPr="0060461E" w:rsidRDefault="008A62A5" w:rsidP="00AC1DEB">
       <w:pPr>
         <w:pStyle w:val="Predsazen"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-900586429"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA40C6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1669,51 +1658,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C76A20" w:rsidRPr="00AC1DEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>požaduji vyhotovení výpisu z katastru</w:t>
       </w:r>
       <w:r w:rsidR="00C76A20" w:rsidRPr="0060461E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C76A20" w:rsidRPr="00AC1DEB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nemovitostí</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF85AF" w14:textId="46E797BE" w:rsidR="00C76A20" w:rsidRPr="0060461E" w:rsidRDefault="00C37026" w:rsidP="00AC1DEB">
+    <w:p w14:paraId="74DF85AF" w14:textId="46E797BE" w:rsidR="00C76A20" w:rsidRPr="0060461E" w:rsidRDefault="008A62A5" w:rsidP="00AC1DEB">
       <w:pPr>
         <w:pStyle w:val="Predsazen"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1812980797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA40C6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1816,83 +1805,131 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060461E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>předmětná smlouva (příp. její návrh)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560274CA" w14:textId="77777777" w:rsidR="00045565" w:rsidRPr="0060461E" w:rsidRDefault="00045565" w:rsidP="00045565">
       <w:pPr>
         <w:pStyle w:val="Odrazky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74DF85B9" w14:textId="77777777" w:rsidR="0060461E" w:rsidRPr="004D791E" w:rsidRDefault="0060461E" w:rsidP="004D791E"/>
-    <w:p w14:paraId="1801E0FC" w14:textId="77777777" w:rsidR="003D76EF" w:rsidRPr="003D76EF" w:rsidRDefault="00DF1FDA" w:rsidP="0060461E">
+    <w:p w14:paraId="1801E0FC" w14:textId="790D3D92" w:rsidR="003D76EF" w:rsidRPr="003D76EF" w:rsidRDefault="00DF1FDA" w:rsidP="0060461E">
       <w:pPr>
         <w:pStyle w:val="Normln8b"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D76EF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vážený kliente,</w:t>
       </w:r>
       <w:r w:rsidR="0060461E" w:rsidRPr="003D76EF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D76EF">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>upozorňujeme Vás, že změna zajištění se provádí formou dodatku, za který náleží Bance poplatek, jehož výše je stanovena v Sazebníku Banky.</w:t>
+        <w:t>upozorňujeme Vás, že</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B52">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D76EF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> změn</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B52">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D76EF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zajištění </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B52">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dodatkem nebo jinou formou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D76EF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> náleží Bance poplatek, jehož výše je stanovena v Sazebníku Banky.</w:t>
       </w:r>
       <w:r w:rsidR="0060461E" w:rsidRPr="003D76EF">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1BC25A" w14:textId="77777777" w:rsidR="003D76EF" w:rsidRDefault="003D76EF" w:rsidP="0060461E">
       <w:pPr>
         <w:pStyle w:val="Normln8b"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C899AC1" w14:textId="77777777" w:rsidR="003D76EF" w:rsidRDefault="003D76EF" w:rsidP="0060461E">
       <w:pPr>
         <w:pStyle w:val="Normln8b"/>
         <w:pBdr>
@@ -1928,155 +1965,155 @@
         </w:rPr>
         <w:t xml:space="preserve">ČSOB </w:t>
       </w:r>
       <w:r w:rsidRPr="003D76EF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hypoteční banka</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE1E65" w:rsidRPr="003D76EF" w:rsidSect="00817A62">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="964" w:bottom="1418" w:left="964" w:header="709" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74DF85BF" w14:textId="77777777" w:rsidR="00577B0D" w:rsidRDefault="00577B0D" w:rsidP="00AC248E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74DF85C0" w14:textId="77777777" w:rsidR="00577B0D" w:rsidRDefault="00577B0D" w:rsidP="00AC248E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F7259C2" w14:textId="77777777" w:rsidR="00ED00E2" w:rsidRDefault="00ED00E2">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A851489" w14:textId="37748739" w:rsidR="003D76EF" w:rsidRDefault="00045565" w:rsidP="00DB537E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C4DE67F" wp14:editId="3156E427">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-77057</wp:posOffset>
               </wp:positionV>
@@ -2148,66 +2185,66 @@
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>ČSOB Hypoteční banka, a.s., Radlická 333/150, 150 57 Praha 5, IČO 13584324</w:t>
     </w:r>
     <w:r w:rsidR="003D76EF" w:rsidRPr="001310D7">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003D76EF" w:rsidRPr="001310D7">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="178B311B" w14:textId="0C745EB1" w:rsidR="003D76EF" w:rsidRPr="00DB537E" w:rsidRDefault="00C37026" w:rsidP="00DB537E">
+  <w:p w14:paraId="178B311B" w14:textId="0C745EB1" w:rsidR="003D76EF" w:rsidRPr="00DB537E" w:rsidRDefault="00045565" w:rsidP="00DB537E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10013"/>
       </w:tabs>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00045565" w:rsidRPr="00045565">
+      <w:r w:rsidRPr="00045565">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0099CC"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="003D76EF" w:rsidRPr="00045565">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="0099CC"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="003D76EF" w:rsidRPr="003D76EF">
         <w:rPr>
@@ -2380,51 +2417,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="31257063" w14:textId="6306D0F5" w:rsidR="00493AD4" w:rsidRPr="003D76EF" w:rsidRDefault="00493AD4" w:rsidP="00DB537E">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56DDF4B7" w14:textId="735D61CE" w:rsidR="00817A62" w:rsidRPr="00817A62" w:rsidRDefault="00817A62">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="12"/>
@@ -2528,51 +2565,51 @@
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00817A62">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55B8A3E0" w14:textId="77777777" w:rsidR="00ED00E2" w:rsidRDefault="00ED00E2">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="459438BC" w14:textId="77777777" w:rsidR="00045565" w:rsidRDefault="00045565" w:rsidP="00045565">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="157B866D" w14:textId="432034BE" w:rsidR="00045565" w:rsidRDefault="00045565" w:rsidP="00045565">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E85BDF2" wp14:editId="7BD4B956">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
@@ -2937,86 +2974,86 @@
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED00E2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00ED00E2">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74DF85BD" w14:textId="77777777" w:rsidR="00577B0D" w:rsidRDefault="00577B0D" w:rsidP="00AC248E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74DF85BE" w14:textId="77777777" w:rsidR="00577B0D" w:rsidRDefault="00577B0D" w:rsidP="00AC248E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55E2980F" w14:textId="77777777" w:rsidR="00ED00E2" w:rsidRDefault="00ED00E2">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74DF85C1" w14:textId="28C76E5A" w:rsidR="00AC248E" w:rsidRDefault="003D76EF">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A99535C" wp14:editId="05E130AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-66261</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>328295</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1692275" cy="751840"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1507926461" name="Obrázek 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3046,61 +3083,61 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1692275" cy="751840"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6748818B" w14:textId="77777777" w:rsidR="00ED00E2" w:rsidRDefault="00ED00E2">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4597726C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="704A3926"/>
     <w:lvl w:ilvl="0" w:tplc="D32AA280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Odrazky"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3178,217 +3215,221 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1978139815">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E64C44"/>
     <w:rsid w:val="00037343"/>
     <w:rsid w:val="00045565"/>
     <w:rsid w:val="0009457C"/>
     <w:rsid w:val="000D54DD"/>
+    <w:rsid w:val="000E07D6"/>
     <w:rsid w:val="00105FBF"/>
     <w:rsid w:val="0016433D"/>
     <w:rsid w:val="001835CF"/>
     <w:rsid w:val="0018377A"/>
     <w:rsid w:val="001B26EA"/>
     <w:rsid w:val="001D2F3D"/>
     <w:rsid w:val="00254E4F"/>
     <w:rsid w:val="002977B8"/>
     <w:rsid w:val="002C256D"/>
     <w:rsid w:val="002D6B0A"/>
     <w:rsid w:val="00323D95"/>
     <w:rsid w:val="0039178A"/>
     <w:rsid w:val="00392D42"/>
     <w:rsid w:val="003C1350"/>
     <w:rsid w:val="003D76EF"/>
     <w:rsid w:val="004425F5"/>
+    <w:rsid w:val="00484E1D"/>
     <w:rsid w:val="00493AD4"/>
     <w:rsid w:val="004C4D43"/>
     <w:rsid w:val="004D234B"/>
     <w:rsid w:val="004D791E"/>
     <w:rsid w:val="004E0A76"/>
     <w:rsid w:val="00501C1C"/>
     <w:rsid w:val="00524A9B"/>
     <w:rsid w:val="00570238"/>
     <w:rsid w:val="00575602"/>
     <w:rsid w:val="00577B0D"/>
     <w:rsid w:val="005C5C23"/>
     <w:rsid w:val="005E19A8"/>
     <w:rsid w:val="005F6688"/>
     <w:rsid w:val="0060461E"/>
     <w:rsid w:val="00660A21"/>
     <w:rsid w:val="0066141F"/>
     <w:rsid w:val="006663A3"/>
+    <w:rsid w:val="00672DFC"/>
     <w:rsid w:val="00740962"/>
     <w:rsid w:val="0076783E"/>
     <w:rsid w:val="00774DC9"/>
     <w:rsid w:val="007A7170"/>
     <w:rsid w:val="007E434D"/>
     <w:rsid w:val="007E4DB1"/>
+    <w:rsid w:val="007F62E2"/>
     <w:rsid w:val="00810C02"/>
     <w:rsid w:val="00817A62"/>
     <w:rsid w:val="00821DC9"/>
     <w:rsid w:val="00874318"/>
     <w:rsid w:val="00887437"/>
+    <w:rsid w:val="008A62A5"/>
     <w:rsid w:val="008A7144"/>
     <w:rsid w:val="008C239E"/>
     <w:rsid w:val="008F6BAA"/>
     <w:rsid w:val="0090244D"/>
     <w:rsid w:val="00914819"/>
     <w:rsid w:val="0095365E"/>
+    <w:rsid w:val="00957B52"/>
     <w:rsid w:val="009874D3"/>
     <w:rsid w:val="00A141EF"/>
     <w:rsid w:val="00A212AF"/>
     <w:rsid w:val="00A4149E"/>
     <w:rsid w:val="00AB6F9E"/>
     <w:rsid w:val="00AC1DEB"/>
     <w:rsid w:val="00AC248E"/>
     <w:rsid w:val="00AE49FD"/>
     <w:rsid w:val="00B04BA6"/>
     <w:rsid w:val="00B63A3C"/>
     <w:rsid w:val="00B65F29"/>
     <w:rsid w:val="00BB1971"/>
     <w:rsid w:val="00BB6B0A"/>
     <w:rsid w:val="00BC532F"/>
     <w:rsid w:val="00BD74D9"/>
     <w:rsid w:val="00BE7243"/>
     <w:rsid w:val="00C30FD8"/>
-    <w:rsid w:val="00C37026"/>
     <w:rsid w:val="00C433EB"/>
     <w:rsid w:val="00C51BA8"/>
     <w:rsid w:val="00C53268"/>
     <w:rsid w:val="00C54721"/>
     <w:rsid w:val="00C742C1"/>
     <w:rsid w:val="00C76A20"/>
     <w:rsid w:val="00CD00D8"/>
     <w:rsid w:val="00CF19C5"/>
     <w:rsid w:val="00CF4E66"/>
     <w:rsid w:val="00D3280C"/>
     <w:rsid w:val="00D45905"/>
     <w:rsid w:val="00D86C16"/>
     <w:rsid w:val="00D871E2"/>
     <w:rsid w:val="00D91EBE"/>
     <w:rsid w:val="00DA1F7F"/>
     <w:rsid w:val="00DA40C6"/>
     <w:rsid w:val="00DB537E"/>
     <w:rsid w:val="00DF1FDA"/>
     <w:rsid w:val="00E22FE3"/>
     <w:rsid w:val="00E51A5A"/>
     <w:rsid w:val="00E64C44"/>
     <w:rsid w:val="00E65B5C"/>
     <w:rsid w:val="00E72508"/>
     <w:rsid w:val="00E926B1"/>
     <w:rsid w:val="00EB410D"/>
     <w:rsid w:val="00ED00E2"/>
     <w:rsid w:val="00EF604B"/>
     <w:rsid w:val="00F259E9"/>
     <w:rsid w:val="00F34A41"/>
     <w:rsid w:val="00FA4E62"/>
     <w:rsid w:val="00FC606F"/>
     <w:rsid w:val="00FE1E65"/>
     <w:rsid w:val="00FF02FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="74DF856A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A61EFAA8-5CCC-4D02-93AC-997239B71436}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4051,51 +4092,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D76EF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF19C5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csobhypotecni.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csobhypotecni.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\buzekm\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\CWW5U5V0\cmhb_zadost_o_zmenu_predmetu_zajisteni_v3.dotx" TargetMode="External"/></Relationships>
 </file>
@@ -4344,75 +4385,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>cmhb_zadost_o_zmenu_predmetu_zajisteni_v3</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>251</Words>
-  <Characters>1485</Characters>
+  <Words>250</Words>
+  <Characters>1480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1733</CharactersWithSpaces>
+  <CharactersWithSpaces>1727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bůžek Michal</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Důvěrné</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HB-DocumentTagging.ClassificationMark.P00">
     <vt:lpwstr>&lt;ClassificationMark xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" margin="NaN" class="C2" owner="Bůžek Michal" position="TopRight" marginX="0" marginY="0" classifiedOn="2018-06-29T12:10:40.4587367+</vt:lpwstr>